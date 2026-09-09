--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568a1fb426e34784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee1d6d2842a741db924d0ba4f2046e72.psmdcp" Id="R0ec25a1a0bf04a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b5ff97dced4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d64d8cb49ca74a299dc2d71bc962b919.psmdcp" Id="R7fa685602c8842a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="الروزنامة" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">الروزنامة!$A$4:$H$73</x:definedName>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">الروزنامة!4:4</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>الروزنامة الرسمية للهيئة الليبية لسباق الخيل — كأس المربين 3</x:t>
   </x:si>
   <x:si>
-    <x:t>تاريخ إنشاء هذا الملف: 2026/07/25 23:03</x:t>
+    <x:t>تاريخ إنشاء هذا الملف: 2026/09/09 12:57</x:t>
   </x:si>
   <x:si>
     <x:t>الأسبوع</x:t>
   </x:si>
   <x:si>
     <x:t>التاريخ المقترح</x:t>
   </x:si>
   <x:si>
     <x:t>رقم الشوط</x:t>
   </x:si>
   <x:si>
     <x:t>المسافة الدولية</x:t>
   </x:si>
   <x:si>
     <x:t>الجنس</x:t>
   </x:si>
   <x:si>
     <x:t>الفئة العمرية</x:t>
   </x:si>
   <x:si>
     <x:t>نوع الخيل الأصيل</x:t>
   </x:si>
   <x:si>
     <x:t>ملاحظات التعديل التنظيمي</x:t>
   </x:si>